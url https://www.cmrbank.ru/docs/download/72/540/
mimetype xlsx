--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -2,102 +2,99 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\02.06.2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\09 06 26\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="ЗО банкоматы" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ЗО банкоматы'!$A$1:$C$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ЗО банкоматы'!$A$1:$C$2</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Ориентир</t>
   </si>
   <si>
     <t>Время работы</t>
   </si>
   <si>
     <t>офис ЦМРБанк (ООО)</t>
   </si>
   <si>
     <t xml:space="preserve"> г Ростов-на-Дону, ул Согласия, д. 11/45</t>
   </si>
   <si>
-    <t xml:space="preserve"> г Таганрог, ул Фрунзе, д. 61</t>
-[...1 lines deleted...]
-  <si>
     <t>Понедельник - четверг: с 9:00 до 17:00
 Пятница: с 9:00 до 16:00
 Суббота, воскресенье: выходной</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
@@ -190,67 +187,52 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...6 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
@@ -589,70 +571,66 @@
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% — акцент1 2" xfId="2"/>
     <cellStyle name="20% — акцент2 2" xfId="3"/>
     <cellStyle name="20% — акцент3 2" xfId="4"/>
     <cellStyle name="20% — акцент4 2" xfId="5"/>
     <cellStyle name="20% — акцент5 2" xfId="6"/>
     <cellStyle name="20% — акцент6 2" xfId="7"/>
     <cellStyle name="40% — акцент1 2" xfId="8"/>
     <cellStyle name="40% — акцент2 2" xfId="9"/>
     <cellStyle name="40% — акцент3 2" xfId="10"/>
     <cellStyle name="40% — акцент4 2" xfId="11"/>
     <cellStyle name="40% — акцент5 2" xfId="12"/>
     <cellStyle name="40% — акцент6 2" xfId="13"/>
     <cellStyle name="60% — акцент1 2" xfId="14"/>
     <cellStyle name="60% — акцент2 2" xfId="15"/>
     <cellStyle name="60% — акцент3 2" xfId="16"/>
     <cellStyle name="60% — акцент4 2" xfId="17"/>
     <cellStyle name="60% — акцент5 2" xfId="18"/>
     <cellStyle name="60% — акцент6 2" xfId="19"/>
     <cellStyle name="Акцент1 2" xfId="20"/>
     <cellStyle name="Акцент2 2" xfId="21"/>
     <cellStyle name="Акцент3 2" xfId="22"/>
@@ -944,101 +922,90 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:C5"/>
+  <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45.7109375" customWidth="1"/>
-    <col min="2" max="2" width="28.42578125" style="5" customWidth="1"/>
-    <col min="3" max="3" width="40.140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="28.42578125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="40.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="60.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="7" t="s">
+      <c r="A2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="2" t="s">
-        <v>6</v>
+      <c r="C2" s="1" t="s">
+        <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="1" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-    <row r="5" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <autoFilter ref="A1:C3"/>
+  <autoFilter ref="A1:C2"/>
   <sortState ref="A2:D14">
     <sortCondition ref="A1"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">