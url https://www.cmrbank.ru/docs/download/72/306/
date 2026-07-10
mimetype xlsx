--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\30.12.2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\09 06 26\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23016" windowHeight="8520" firstSheet="2" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23010" windowHeight="8520" firstSheet="2" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Ф1 Банкоматы" sheetId="1" r:id="rId1"/>
     <sheet name="Ф2 Банкоматы" sheetId="8" r:id="rId2"/>
     <sheet name="ХО банкоматы" sheetId="9" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ф1 Банкоматы'!$A$2:$B$24</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'ХО банкоматы'!$A$1:$C$37</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'ХО банкоматы'!$B$1:$D$33</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="100">
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Ориентир</t>
   </si>
   <si>
     <t>г. Луганск, ул. Демехина, 23б</t>
   </si>
   <si>
     <t>Дополнительный офис "Луганск Центральный"</t>
   </si>
   <si>
     <t>ТС Молоко</t>
   </si>
   <si>
     <t>г. Донецк, пр. Таманский, 11</t>
   </si>
   <si>
     <t>г. Донецк, ул. Артема, 169ш</t>
   </si>
   <si>
     <t>г. Донецк, ул. Коммунистическая, 14д</t>
   </si>
   <si>
@@ -97,304 +97,289 @@
   <si>
     <t>г. Макеевка ул. Ленина 78</t>
   </si>
   <si>
     <t>г. Макеевка, ул. Генерала Данилова, 71а</t>
   </si>
   <si>
     <t>г. Мариуполь, ул. Урицкого, 120</t>
   </si>
   <si>
     <t>г. Харцызск, ул. Краснознаменская, 168</t>
   </si>
   <si>
     <t>пгт. Володарское, ул. Пушкина, 77</t>
   </si>
   <si>
     <t>Дополнительный офис "Мариуполь Западный"</t>
   </si>
   <si>
     <t>Время работы</t>
   </si>
   <si>
     <t>офис ЦМРБанк (ООО)</t>
   </si>
   <si>
-    <t xml:space="preserve">с 8:00 до 17:00                       </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">понедельник - пятница  с 9:00 до 18:00       суббота, воскресенье - выходной </t>
   </si>
   <si>
     <t xml:space="preserve">с 8:00 до 18:00                       </t>
   </si>
   <si>
     <t>Продуктовый магазин "Анастасия"</t>
   </si>
   <si>
     <t xml:space="preserve">Центральная районная больница </t>
   </si>
   <si>
     <t>г. Скадовск, ул. Сергеевская, д. 10</t>
   </si>
   <si>
     <t>пгт. Нижние Серогозы, ул. Таврическая, д. 1</t>
   </si>
   <si>
-    <t>Супермаркет АБЦ</t>
-[...1 lines deleted...]
-  <si>
     <t>магазин "33 квадратных метра"</t>
   </si>
   <si>
-    <t>г. Скадовск, ул. Сергеевская, д. 14</t>
-[...1 lines deleted...]
-  <si>
     <t>с 08:00 до 19:00</t>
   </si>
   <si>
     <t>с 09: до 16:00</t>
   </si>
   <si>
     <t>г. Скадовск, ул. Вячеслава Черновола, д. 107</t>
   </si>
   <si>
     <t>офис Мир-Телеком</t>
   </si>
   <si>
     <t>Поселковый совет</t>
   </si>
   <si>
     <t>магазин "ГАСТРОНОМ"</t>
   </si>
   <si>
     <t>пгт. Новотроицкое, ул. Соборная, 79</t>
   </si>
   <si>
     <t>с 08:00 до 17:00</t>
   </si>
   <si>
     <t>г. Скадовск, ул. Чапаева, д. 121</t>
   </si>
   <si>
     <t>магазин "Фуд Маркет"</t>
   </si>
   <si>
     <t>Центральная городская больница</t>
   </si>
   <si>
     <t>магазин Даффи</t>
   </si>
   <si>
     <t xml:space="preserve">с 8:00 до 19:00                       </t>
   </si>
   <si>
-    <t>пгт. Чаплынка, ул. Грушевского,  д. 117</t>
-[...4 lines deleted...]
-  <si>
     <t>г. Геническ, пр-кт Мира, д. 35</t>
   </si>
   <si>
     <t>с 09:00 до 19:00</t>
   </si>
   <si>
     <t>пгт. Нижние Серогозы, ул. Банковая, д. 38</t>
   </si>
   <si>
     <t xml:space="preserve">24/7 без выходных </t>
   </si>
   <si>
-    <t>г. Геническ, пр. Мира, д. 68</t>
-[...1 lines deleted...]
-  <si>
     <t>с. Железный порт, ул Школьная, 51/2</t>
   </si>
   <si>
     <t>пгт. Новоалексеевка, ул. Дружбы народов, 15</t>
   </si>
   <si>
     <t>пгт. Новотроицкое, ул. Соборная, 88</t>
   </si>
   <si>
-    <t>Магазин "33 кв. метра"</t>
-[...1 lines deleted...]
-  <si>
     <t>08:00 - 17:00</t>
   </si>
   <si>
     <t>Офис ФХ Павловское</t>
   </si>
   <si>
     <t>м-н «Универмаг Лазурное»</t>
   </si>
   <si>
     <t>08:00 - 20:00</t>
   </si>
   <si>
     <t xml:space="preserve">понедельник - пятница  с 9:00 до 17:00       суббота, воскресенье - выходной </t>
   </si>
   <si>
     <t>08:00-16:00</t>
   </si>
   <si>
     <t>г. Геническ, ул. Воровского, 24А</t>
   </si>
   <si>
     <t xml:space="preserve">Магазин "Люкс" </t>
   </si>
   <si>
     <t xml:space="preserve">магазин "Наири" </t>
   </si>
   <si>
     <t>г. Геническ, ул. Ковпака, 27</t>
   </si>
   <si>
     <t>с. Долинское, Мира,  4</t>
   </si>
   <si>
     <t>пгт. Каланчак,  ул Херсонская, д. 16</t>
   </si>
   <si>
     <t>пгт. Лазурное, Металлургов, 8</t>
   </si>
   <si>
     <t>с. Новониколаевка, ул. Пионерская, 58</t>
   </si>
   <si>
-    <t>пгт. Новотроицкое, Гагарина, 20</t>
-[...1 lines deleted...]
-  <si>
     <t>с. Бехтери, ул. Школьная, д. 23</t>
   </si>
   <si>
     <t>г. Геническ, пр-кт Мира, д. 130</t>
   </si>
   <si>
     <t>круглосуточно</t>
   </si>
   <si>
     <t>Магазин  «Эконом» (продукты)</t>
   </si>
   <si>
     <t>Круглосуточно</t>
   </si>
   <si>
     <t>г. Геническ, ул. Курасова, д. 10</t>
   </si>
   <si>
     <t>магазин Пипл Маркет (универсам)</t>
   </si>
   <si>
     <t>г. Геническ, ул. Суворова, д. 74А</t>
   </si>
   <si>
     <t>пгт. Новоалексеевка, ул. Дружбы народов, 5</t>
   </si>
   <si>
     <t>Аптека</t>
   </si>
   <si>
     <t>с.Шевченко, ул. Шевченко , д. 77</t>
   </si>
   <si>
     <t>магазин</t>
   </si>
   <si>
     <t>г. Геническ, пр-кт Мира, д. 59</t>
   </si>
   <si>
     <t xml:space="preserve">с 8:00 до 20:00                       </t>
   </si>
   <si>
     <t>Мясо Маркет</t>
   </si>
   <si>
-    <t>пгт. Новотроицкое, ул. Соборная, 45 А</t>
-[...4 lines deleted...]
-  <si>
     <t>пгт. Новотроицкое, ул. Соборная, 76 А</t>
   </si>
   <si>
     <t>Автостанция</t>
   </si>
   <si>
-    <t>Магазин продукты</t>
-[...1 lines deleted...]
-  <si>
     <t>магазин "Продукты"</t>
   </si>
   <si>
     <t>с 07:00 до 20:00</t>
   </si>
   <si>
     <t>Магазин SV</t>
   </si>
   <si>
-    <t xml:space="preserve">с 8:00 до 21:00                       </t>
-[...1 lines deleted...]
-  <si>
     <t>08:00-21:00</t>
   </si>
   <si>
     <t>с. Виноградово ул. Суворова, 1 А</t>
   </si>
   <si>
     <t>с. Азовское, ул. Б. Берестяны, д. 62</t>
   </si>
   <si>
     <t>с. Строгановка, ул. Таврическая, д 39</t>
   </si>
   <si>
-    <t>с. Стокопани,  ул. Центральная, д. 62</t>
-[...1 lines deleted...]
-  <si>
     <t>с. Рыково  ул.50 Лет Октября 30</t>
   </si>
   <si>
     <t xml:space="preserve"> г.Скадовск, ул. Независимости (Чапаева), д. 53)</t>
   </si>
   <si>
-    <t xml:space="preserve"> пгт Брылёвка,  ул.Садовая, д. 1 Б</t>
-[...4 lines deleted...]
-  <si>
     <t>магазин "Цветы"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> г. Скадовск, Гагарина 81</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> с. Михайловка, ул. Октябрьская (Золотаревского) д. 91</t>
+  </si>
+  <si>
+    <t>Магазин «Продукты»</t>
+  </si>
+  <si>
+    <t>С 08-00 до 18-00</t>
+  </si>
+  <si>
+    <t>Магазин «Семья»</t>
+  </si>
+  <si>
+    <t>С 08-00 до 20-00</t>
+  </si>
+  <si>
+    <t>пгт. Новотроицкое, ул. Гагарина, 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">продуктовый магазин "Корзинка" </t>
+  </si>
+  <si>
+    <t>08:00-18:00</t>
+  </si>
+  <si>
+    <t>Магазин "Продукты"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
@@ -543,50 +528,57 @@
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -737,51 +729,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -931,61 +923,50 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...9 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1025,158 +1006,153 @@
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="34" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="34" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="34" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="34" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="21" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="21" fillId="33" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="34" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20% — акцент1 2" xfId="2"/>
     <cellStyle name="20% — акцент2 2" xfId="3"/>
     <cellStyle name="20% — акцент3 2" xfId="4"/>
     <cellStyle name="20% — акцент4 2" xfId="5"/>
     <cellStyle name="20% — акцент5 2" xfId="6"/>
     <cellStyle name="20% — акцент6 2" xfId="7"/>
     <cellStyle name="40% — акцент1 2" xfId="8"/>
     <cellStyle name="40% — акцент2 2" xfId="9"/>
     <cellStyle name="40% — акцент3 2" xfId="10"/>
     <cellStyle name="40% — акцент4 2" xfId="11"/>
     <cellStyle name="40% — акцент5 2" xfId="12"/>
     <cellStyle name="40% — акцент6 2" xfId="13"/>
     <cellStyle name="60% — акцент1 2" xfId="14"/>
     <cellStyle name="60% — акцент2 2" xfId="15"/>
     <cellStyle name="60% — акцент3 2" xfId="16"/>
     <cellStyle name="60% — акцент4 2" xfId="17"/>
     <cellStyle name="60% — акцент5 2" xfId="18"/>
     <cellStyle name="60% — акцент6 2" xfId="19"/>
     <cellStyle name="Акцент1 2" xfId="20"/>
     <cellStyle name="Акцент2 2" xfId="21"/>
     <cellStyle name="Акцент3 2" xfId="22"/>
     <cellStyle name="Акцент4 2" xfId="23"/>
@@ -1479,1158 +1455,1199 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:B54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.88671875" style="8" customWidth="1"/>
+    <col min="1" max="1" width="43.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="50" style="8" customWidth="1"/>
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
     </row>
-    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
     </row>
-    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
     </row>
-    <row r="40" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
     </row>
-    <row r="41" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
     </row>
-    <row r="42" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
     </row>
-    <row r="43" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
     </row>
-    <row r="44" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
     </row>
-    <row r="45" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
     </row>
-    <row r="46" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
     </row>
-    <row r="47" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A47" s="2"/>
       <c r="B47" s="2"/>
     </row>
-    <row r="48" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
     </row>
-    <row r="49" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
     </row>
-    <row r="50" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A50" s="2"/>
       <c r="B50" s="2"/>
     </row>
-    <row r="51" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A51" s="2"/>
       <c r="B51" s="2"/>
     </row>
-    <row r="52" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
     </row>
-    <row r="53" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
     </row>
-    <row r="54" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
     </row>
   </sheetData>
   <sortState ref="A1:D54">
     <sortCondition ref="A1"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:C54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="45.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="27.88671875" customWidth="1"/>
+    <col min="1" max="1" width="45.140625" customWidth="1"/>
+    <col min="2" max="2" width="36.140625" customWidth="1"/>
+    <col min="3" max="3" width="27.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
     </row>
-    <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
     </row>
-    <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
     </row>
-    <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
     </row>
-    <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="B7" s="4"/>
     </row>
-    <row r="8" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
     </row>
-    <row r="9" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
     </row>
-    <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
     </row>
-    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
     </row>
-    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="4"/>
     </row>
-    <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
     </row>
-    <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
     </row>
-    <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
     </row>
-    <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="B16" s="4"/>
     </row>
-    <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3"/>
       <c r="B17" s="4"/>
     </row>
-    <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
     </row>
-    <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
     </row>
-    <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="1"/>
     </row>
-    <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
     </row>
-    <row r="22" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
     </row>
-    <row r="23" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3"/>
       <c r="B23" s="4"/>
     </row>
-    <row r="24" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
     </row>
-    <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
       <c r="C25" s="1"/>
     </row>
-    <row r="26" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
     </row>
-    <row r="27" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="1"/>
     </row>
-    <row r="28" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3"/>
       <c r="B28" s="4"/>
     </row>
-    <row r="29" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
     </row>
-    <row r="30" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
     </row>
-    <row r="31" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
     </row>
-    <row r="32" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
     </row>
-    <row r="33" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3"/>
       <c r="B33" s="4"/>
     </row>
-    <row r="34" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3"/>
       <c r="B34" s="4"/>
     </row>
-    <row r="35" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
     </row>
-    <row r="36" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
     </row>
-    <row r="37" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
     </row>
-    <row r="38" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
     </row>
-    <row r="39" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
     </row>
-    <row r="40" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
     </row>
-    <row r="41" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
     </row>
-    <row r="42" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
     </row>
-    <row r="43" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="3"/>
       <c r="B43" s="4"/>
     </row>
-    <row r="44" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
     </row>
-    <row r="45" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
     </row>
-    <row r="46" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="3"/>
       <c r="B46" s="4"/>
     </row>
-    <row r="47" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
     </row>
-    <row r="48" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
     </row>
-    <row r="49" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
     </row>
-    <row r="50" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
     </row>
-    <row r="51" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
     </row>
-    <row r="52" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
     </row>
-    <row r="53" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
     </row>
-    <row r="54" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="5"/>
       <c r="B54" s="6"/>
     </row>
   </sheetData>
   <sortState ref="A1:C53">
     <sortCondition ref="A1"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AW37"/>
+  <dimension ref="A1:AX33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="48.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="40.5546875" customWidth="1"/>
+    <col min="1" max="1" width="6.7109375" customWidth="1"/>
+    <col min="2" max="2" width="47.42578125" customWidth="1"/>
+    <col min="3" max="3" width="37.140625" style="12" customWidth="1"/>
+    <col min="4" max="4" width="40.5703125" customWidth="1"/>
+    <col min="5" max="5" width="16.7109375" customWidth="1"/>
+    <col min="6" max="9" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:50" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="25"/>
+      <c r="B1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="21" t="s">
+      <c r="C1" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="22" t="s">
+      <c r="D1" s="21" t="s">
         <v>20</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C3" s="24" t="s">
+      <c r="E1" s="12"/>
+    </row>
+    <row r="2" spans="1:50" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="37">
+        <v>1</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>85</v>
+      </c>
+      <c r="C2" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="D2" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2" s="12"/>
+    </row>
+    <row r="3" spans="1:50" s="10" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="38">
+        <v>2</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="D3"/>
-[...4 lines deleted...]
-      <c r="I3"/>
+      <c r="D3" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="12"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-[...15 lines deleted...]
-      <c r="I4"/>
+      <c r="AX3"/>
+    </row>
+    <row r="4" spans="1:50" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="38">
+        <v>3</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E4" s="12"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="37">
+        <v>4</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="E5" s="12"/>
+    </row>
+    <row r="6" spans="1:50" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="38">
+        <v>5</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="12"/>
+    </row>
+    <row r="7" spans="1:50" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="38">
+        <v>6</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="E7" s="12"/>
+    </row>
+    <row r="8" spans="1:50" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="37">
+        <v>7</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="E8" s="12"/>
+    </row>
+    <row r="9" spans="1:50" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="38">
+        <v>8</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9" s="12"/>
+    </row>
+    <row r="10" spans="1:50" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="38">
+        <v>9</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" s="12"/>
+    </row>
+    <row r="11" spans="1:50" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="37">
+        <v>10</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" s="12"/>
+    </row>
+    <row r="12" spans="1:50" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="38">
+        <v>11</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="12"/>
+    </row>
+    <row r="13" spans="1:50" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="38">
+        <v>12</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="12"/>
+    </row>
+    <row r="14" spans="1:50" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="37">
+        <v>13</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="12"/>
+    </row>
+    <row r="15" spans="1:50" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="38">
+        <v>14</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="12"/>
+    </row>
+    <row r="16" spans="1:50" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="38">
+        <v>15</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="12"/>
+    </row>
+    <row r="17" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="37">
+        <v>16</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="12"/>
+    </row>
+    <row r="18" spans="1:5" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="38">
+        <v>17</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="12"/>
+    </row>
+    <row r="19" spans="1:5" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="38">
+        <v>18</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" s="12"/>
+    </row>
+    <row r="20" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="37">
+        <v>19</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" s="12"/>
+    </row>
+    <row r="21" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="38">
+        <v>20</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="12"/>
+    </row>
+    <row r="22" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="38">
+        <v>21</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="12"/>
+    </row>
+    <row r="23" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="37">
+        <v>22</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E23" s="12"/>
+    </row>
+    <row r="24" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="38">
+        <v>23</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="12"/>
+    </row>
+    <row r="25" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="38">
+        <v>24</v>
+      </c>
+      <c r="B25" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="B5" s="14" t="s">
-[...67 lines deleted...]
-      <c r="B7" s="14" t="s">
+      <c r="C25" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" s="26"/>
+    </row>
+    <row r="26" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="37">
+        <v>25</v>
+      </c>
+      <c r="B26" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="12"/>
+    </row>
+    <row r="27" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="38">
+        <v>26</v>
+      </c>
+      <c r="B27" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" s="12"/>
+    </row>
+    <row r="28" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="38">
+        <v>27</v>
+      </c>
+      <c r="B28" s="34" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="D28" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28" s="12"/>
+    </row>
+    <row r="29" spans="1:5" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="37">
+        <v>28</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="E29" s="12"/>
+    </row>
+    <row r="30" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="38">
+        <v>29</v>
+      </c>
+      <c r="B30" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="C7" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="E30" s="12"/>
+    </row>
+    <row r="31" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="38">
+        <v>30</v>
+      </c>
+      <c r="B31" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="28" t="s">
+      <c r="E31" s="12"/>
+    </row>
+    <row r="32" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="37">
+        <v>31</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E32" s="12"/>
+    </row>
+    <row r="33" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="38">
+        <v>32</v>
+      </c>
+      <c r="B33" s="35" t="s">
         <v>73</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="B13" s="28" t="s">
+      <c r="C33" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="C13" s="28" t="s">
-[...205 lines deleted...]
-      <c r="B32" s="14" t="s">
+      <c r="D33" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="C32" s="14" t="s">
-[...56 lines deleted...]
-      </c>
+      <c r="E33" s="12"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C37"/>
-[...1 lines deleted...]
-    <sortCondition ref="A1"/>
+  <autoFilter ref="B1:D33"/>
+  <sortState ref="B2:D29">
+    <sortCondition ref="B1"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="15" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Ф1 Банкоматы</vt:lpstr>
       <vt:lpstr>Ф2 Банкоматы</vt:lpstr>
       <vt:lpstr>ХО банкоматы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>