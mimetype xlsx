--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -2,73 +2,73 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\30.12.2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\09 06 26\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28776" windowHeight="12348"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="ЗО банкоматы" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ЗО банкоматы'!$A$1:$C$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ЗО банкоматы'!$B$1:$D$40</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="88">
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Ориентир</t>
   </si>
   <si>
     <t>Время работы</t>
   </si>
   <si>
     <t>офис ЦМРБанк (ООО)</t>
   </si>
   <si>
     <t>г. Мелитополь, ул. Монастырская, д. 1/3</t>
   </si>
   <si>
     <t>г. Мелитополь, пр-т 50-летия Победы, д. 49</t>
   </si>
   <si>
     <t>Мир Телеком</t>
   </si>
   <si>
     <t>ежедневно   с 08:00 до 18:00</t>
   </si>
   <si>
@@ -116,83 +116,74 @@
   <si>
     <t>супермаркет "Мера"</t>
   </si>
   <si>
     <t>7:00-20:00</t>
   </si>
   <si>
     <t xml:space="preserve">супермаркет "Мера" </t>
   </si>
   <si>
     <t>ТЦ "Илеар"</t>
   </si>
   <si>
     <t>7:00 - 20:00</t>
   </si>
   <si>
     <t>г. Мелитополь, ул. Свердлова, д. 6/1</t>
   </si>
   <si>
     <t>пгт. Веселое, ул. Пушкина, 29</t>
   </si>
   <si>
     <t>г. Бердянск, ул. Университетская, 22</t>
   </si>
   <si>
-    <t>г. Бердянск, шос Мелитопольское, 114 В</t>
-[...1 lines deleted...]
-  <si>
     <t>г. Мелитополь, ул. Гризодубовой, 42</t>
   </si>
   <si>
     <t>г. Мелитополь, ул. Екатерины Великой, 291/4</t>
   </si>
   <si>
     <t>г. Мелитополь, ул.Ленина, 18 А</t>
   </si>
   <si>
     <t>г. Мелитополь, бульв. 30 летия Победы, 1а</t>
   </si>
   <si>
     <t>пгт. Михайловка, 50 лет ВЛКСМ, 2 Б</t>
   </si>
   <si>
     <t>с. Осипенко, Новоспассовская, 2/24 Б</t>
   </si>
   <si>
     <t>пгт. Приазовское, Горького, 73</t>
   </si>
   <si>
     <t>Супермаркет "Мера"</t>
   </si>
   <si>
-    <t>ТЦ "Грация"</t>
-[...4 lines deleted...]
-  <si>
     <t>круглосуточно</t>
   </si>
   <si>
     <t>с. Нововасильевка, ул. Соборная, д. 11Б</t>
   </si>
   <si>
     <t>с. Новопетровка, ул. Суворова, д. 24</t>
   </si>
   <si>
     <t>ежедневно с 8-21:00</t>
   </si>
   <si>
     <t>продуктовый магазин</t>
   </si>
   <si>
     <t>ежедневно   с 07:00 до 20:00</t>
   </si>
   <si>
     <t>ежедневно   с 08:00 до 21:00</t>
   </si>
   <si>
     <t>08:00-21:00</t>
   </si>
   <si>
     <t>работают с 09-21:00</t>
@@ -218,124 +209,139 @@
   <si>
     <t>Круглосуточный</t>
   </si>
   <si>
     <t>м-н "Рыбцех"</t>
   </si>
   <si>
     <t>г. Мелитополь, пр-т. Б.Хмельницкого, д. 17</t>
   </si>
   <si>
     <t>г. Мелитополь, пр-т. Б.Хмельницкого, д. 53</t>
   </si>
   <si>
     <t>г. Молочанск, ул. Вокзальная, д. 34</t>
   </si>
   <si>
     <t>магазин  "Победа"</t>
   </si>
   <si>
     <t xml:space="preserve">Г. Мелитополь,  ул. Ивана Алексеева, д. 52 </t>
   </si>
   <si>
     <t>магазин «МИР Продуктов»</t>
   </si>
   <si>
-    <t xml:space="preserve">понедельник - пятница  с 09:00 до 18:00             суббота, воскресенье - выходной </t>
-[...13 lines deleted...]
-  <si>
     <t>г. Токмак, ул.Шевченко,д.36</t>
   </si>
   <si>
     <t>магазин «Завхоз»</t>
   </si>
   <si>
     <t>ежедневно с 08:00 до 18:00</t>
   </si>
   <si>
     <t xml:space="preserve">работают с 8-19:00 </t>
   </si>
   <si>
     <t>магазин Апельмон</t>
   </si>
   <si>
     <t>г. Бердянск, ул. Свободы д. 65</t>
   </si>
   <si>
     <t>ТЦ Южный</t>
   </si>
   <si>
     <t xml:space="preserve">с.Дунаевка, ул. Магистральная,3 </t>
   </si>
   <si>
     <t>Магазин Продукты</t>
   </si>
   <si>
     <t>ТЦ "Квартал"</t>
   </si>
   <si>
     <t>ежедневно 08:00-20:00</t>
   </si>
   <si>
     <t>пгт. Черниговка, ул. Украинская д. 14А</t>
   </si>
   <si>
     <t>г. Мелитополь, ул. Кирова, 14</t>
   </si>
   <si>
     <t>г. Мелитополь, ул. Кирова 48/1</t>
   </si>
   <si>
     <t>г. Бердянск,  ул. Тверская, д. 49</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Бердянск, ул.Кирова, д. 54</t>
   </si>
   <si>
     <t>Супермаркет "Зирочка"</t>
+  </si>
+  <si>
+    <t>Напротив  магазина «1000 мелочей»</t>
+  </si>
+  <si>
+    <t>Круглосуточно</t>
+  </si>
+  <si>
+    <t>ТЦ "Магия вкуса"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">понедельник - четверг  с 09:00 до 18:00 , пятница с 9:00 до 17:00                                             суббота, воскресенье - выходной </t>
+  </si>
+  <si>
+    <t>г. Бердянск, пр-кт Ленина (ранее Азовский), д. 5</t>
+  </si>
+  <si>
+    <t>г. Бердянск, ул. Пионерская (ранее Волонтеров), 49</t>
+  </si>
+  <si>
+    <t>г. Бердянск, просп. Пролетарский (ранее Восточный), 13/73</t>
+  </si>
+  <si>
+    <t>г. Бердянск, ул. Коммунаров (ранее Консульская), 75з</t>
+  </si>
+  <si>
+    <t>г. Бердянск, шоссе Мелитопольское, 114 В</t>
+  </si>
+  <si>
+    <t>г. Бердянск, ул. Мазина (ранее Морская), 17/56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yy\ h:mm;@"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
@@ -470,50 +476,61 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -664,51 +681,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -794,207 +811,236 @@
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="44">
+  <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="34" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="44">
+  <cellStyles count="45">
     <cellStyle name="20% — акцент1 2" xfId="2"/>
     <cellStyle name="20% — акцент2 2" xfId="3"/>
     <cellStyle name="20% — акцент3 2" xfId="4"/>
     <cellStyle name="20% — акцент4 2" xfId="5"/>
     <cellStyle name="20% — акцент5 2" xfId="6"/>
     <cellStyle name="20% — акцент6 2" xfId="7"/>
     <cellStyle name="40% — акцент1 2" xfId="8"/>
     <cellStyle name="40% — акцент2 2" xfId="9"/>
     <cellStyle name="40% — акцент3 2" xfId="10"/>
     <cellStyle name="40% — акцент4 2" xfId="11"/>
     <cellStyle name="40% — акцент5 2" xfId="12"/>
     <cellStyle name="40% — акцент6 2" xfId="13"/>
     <cellStyle name="60% — акцент1 2" xfId="14"/>
     <cellStyle name="60% — акцент2 2" xfId="15"/>
     <cellStyle name="60% — акцент3 2" xfId="16"/>
     <cellStyle name="60% — акцент4 2" xfId="17"/>
     <cellStyle name="60% — акцент5 2" xfId="18"/>
     <cellStyle name="60% — акцент6 2" xfId="19"/>
     <cellStyle name="Акцент1 2" xfId="20"/>
     <cellStyle name="Акцент2 2" xfId="21"/>
     <cellStyle name="Акцент3 2" xfId="22"/>
     <cellStyle name="Акцент4 2" xfId="23"/>
     <cellStyle name="Акцент5 2" xfId="24"/>
     <cellStyle name="Акцент6 2" xfId="25"/>
     <cellStyle name="Ввод  2" xfId="26"/>
     <cellStyle name="Вывод 2" xfId="27"/>
     <cellStyle name="Вычисление 2" xfId="28"/>
     <cellStyle name="Заголовок 1 2" xfId="29"/>
     <cellStyle name="Заголовок 2 2" xfId="30"/>
     <cellStyle name="Заголовок 3 2" xfId="31"/>
     <cellStyle name="Заголовок 4 2" xfId="32"/>
     <cellStyle name="Итог 2" xfId="33"/>
     <cellStyle name="Контрольная ячейка 2" xfId="34"/>
     <cellStyle name="Название 2" xfId="35"/>
     <cellStyle name="Нейтральный 2" xfId="36"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="44"/>
     <cellStyle name="Обычный_ЗО банкоматы" xfId="43"/>
     <cellStyle name="Плохой 2" xfId="37"/>
     <cellStyle name="Пояснение 2" xfId="38"/>
     <cellStyle name="Примечание 2" xfId="39"/>
     <cellStyle name="Связанная ячейка 2" xfId="40"/>
     <cellStyle name="Текст предупреждения 2" xfId="41"/>
     <cellStyle name="Хороший 2" xfId="42"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1247,497 +1293,627 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C39"/>
+  <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="60.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="60.44140625" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="60.7109375" customWidth="1"/>
+    <col min="3" max="3" width="28.42578125" style="8" customWidth="1"/>
+    <col min="4" max="4" width="40.140625" style="8" customWidth="1"/>
+    <col min="5" max="5" width="60.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:4" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="24"/>
+      <c r="B1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9" t="s">
+      <c r="C1" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="9" t="s">
+      <c r="D1" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="25">
+        <v>1</v>
+      </c>
+      <c r="B2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="C2" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="25">
+        <v>2</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="25">
+        <v>3</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="25">
+        <v>4</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C5" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="25">
+        <v>5</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="25">
+        <v>6</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="4" t="s">
+    </row>
+    <row r="8" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="25">
+        <v>7</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="25">
+        <v>8</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="13" t="s">
+    <row r="10" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="25">
+        <v>9</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="25">
+        <v>10</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="25">
+        <v>11</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="1" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="25">
+        <v>12</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="25">
+        <v>13</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" s="20" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="25">
+        <v>14</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="25">
+        <v>15</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="25">
+        <v>16</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="25">
+        <v>17</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="25">
+        <v>18</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="20" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="1" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="25">
+        <v>19</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="25">
+        <v>20</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="1" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="25">
+        <v>21</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="25">
+        <v>22</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="25">
+        <v>23</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="25">
+        <v>24</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="25">
+        <v>25</v>
+      </c>
+      <c r="B26" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="25">
+        <v>26</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="25">
+        <v>27</v>
+      </c>
+      <c r="B28" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="25">
         <v>28</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="B4" s="6" t="s">
+      <c r="B29" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="25">
+        <v>29</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="25">
+        <v>30</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="25">
+        <v>31</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="25">
+        <v>32</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="25">
+        <v>33</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="25">
+        <v>34</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="25">
+        <v>35</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="25">
+        <v>36</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="25">
+        <v>37</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="D38" s="19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="25">
+        <v>38</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="D39" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="25">
+        <v>39</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D40" s="3" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-[...383 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:C39"/>
-[...1 lines deleted...]
-    <sortCondition ref="A1"/>
+  <autoFilter ref="B1:D40"/>
+  <sortState ref="B2:E14">
+    <sortCondition ref="B1"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ЗО банкоматы</vt:lpstr>
     </vt:vector>