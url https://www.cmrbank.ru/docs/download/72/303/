--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -2,249 +2,225 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\30.12.2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Общая\Документы ГО\Якунина\САЙТ\БАНКОМАТЫ\09 06 26\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12432"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ДНР" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ДНР!$A$1:$C$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ДНР!$B$1:$D$27</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="51">
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Ориентир</t>
   </si>
   <si>
     <t>ТС Молоко</t>
   </si>
   <si>
-    <t>ТС Авоська</t>
-[...1 lines deleted...]
-  <si>
     <t>ТС Вектор</t>
   </si>
   <si>
     <t>Время работы</t>
   </si>
   <si>
     <t xml:space="preserve">понедельник - пятница  с 09:00 до 17:00             суббота, воскресенье - выходной </t>
   </si>
   <si>
     <t xml:space="preserve"> офис ЦМРБанк (ООО)</t>
   </si>
   <si>
-    <t>ежедневно   с 08:00 до 22:00</t>
-[...1 lines deleted...]
-  <si>
     <t>ежедневно   с 07:00 до 22:00</t>
   </si>
   <si>
-    <t>г. Макеевка, ул. Генерала Данилова, д. 71а</t>
-[...4 lines deleted...]
-  <si>
     <t>пгт. Володарское, ул. Пушкина, д. 77</t>
   </si>
   <si>
     <t>г. Зугрэс, ул. Ленина, д. 6а</t>
   </si>
   <si>
     <t>г. Донецк, ул. Артема, д. 169ш</t>
   </si>
   <si>
     <t>г. Донецк, пр. Таманский, д. 11</t>
   </si>
   <si>
     <t>ТС Манна</t>
   </si>
   <si>
     <t>АЗК №1 ГУП ДНР "РТК"</t>
   </si>
   <si>
-    <t>АЗК №150 ГУП ДНР "РТК"</t>
-[...1 lines deleted...]
-  <si>
     <t>АЗК №75 ГУП ДНР "РТК"</t>
   </si>
   <si>
     <t>АЗК №80 ГУП ДНР "РТК"</t>
   </si>
   <si>
     <t>г. Донецк, пр. Ленинский, д. 148</t>
   </si>
   <si>
-    <t>г. Донецк, ул. Ткаченко, д. 122</t>
-[...1 lines deleted...]
-  <si>
     <t>г. Донецк, пр. Ленинский, д. 55а</t>
   </si>
   <si>
-    <t>г. Донецк, ул. Петровского, д. 119в</t>
-[...1 lines deleted...]
-  <si>
     <t>г. Докучаевск, ул. Ленина, д. 79</t>
   </si>
   <si>
     <t>«Донецкий металлургический завод» (инженерно-технический корпус)</t>
   </si>
   <si>
-    <t>«Донецкий металлургический завод» (цех подготовки производства)</t>
-[...1 lines deleted...]
-  <si>
     <t>«Донецкий металлургический завод» (электросталеплавильный цех)</t>
   </si>
   <si>
     <t>круглосуточно</t>
   </si>
   <si>
     <t>ежедневно   с 08:00 до 18:00</t>
   </si>
   <si>
     <t>ежедневно   с 07:00 до 21:00</t>
   </si>
   <si>
     <t>ежедневно   с 07:00 до 17:00</t>
   </si>
   <si>
-    <t>г. Донецк, ул. Ткаченко, д. 114</t>
-[...1 lines deleted...]
-  <si>
     <t>«Докучаевский флюсо-доломитный комбинат» (управление комбината)</t>
   </si>
   <si>
     <t>г. Донецк, ул. Землянская, 10б</t>
   </si>
   <si>
     <t>г. Донецк, ул. Островского, 20а</t>
   </si>
   <si>
     <t>г. Донецк, пр. Ильича, 23д</t>
   </si>
   <si>
-    <t>г. Донецк, пр. Мира, 17</t>
-[...1 lines deleted...]
-  <si>
     <t>г. Макеевка, пр. 250-летия Донбасса, 4а</t>
   </si>
   <si>
     <t>г. Докучаевск, ул. Тельмана, д. 2</t>
   </si>
   <si>
     <t>г. Донецк, б. Шевченко, д. 41д</t>
   </si>
   <si>
     <t>г. Донецк, ул. Университетская, д. 80а</t>
   </si>
   <si>
-    <t>г. Торез, 3-й микрорайон, д. 3б</t>
-[...4 lines deleted...]
-  <si>
     <t>г. Мариуполь, пр. Металлургов, д. 208</t>
   </si>
   <si>
-    <t>г. Снежное, ул. Советская, д. 102</t>
-[...1 lines deleted...]
-  <si>
     <t>г. Донецк, ул. Артема, д. 34</t>
   </si>
   <si>
     <t>ежедневно   с 07:00 до 20:00</t>
   </si>
   <si>
-    <t>ежедневно   с 07:00 до 19:00</t>
-[...1 lines deleted...]
-  <si>
     <t>г. Донецк, ул. Куйбышева, 260в</t>
   </si>
   <si>
-    <t>г. Шахтерск, ул. Берегового, 11</t>
-[...1 lines deleted...]
-  <si>
     <t>г. Донецк, ул. Постышева, д. 83</t>
   </si>
   <si>
-    <t>офис ЦМРБанк (ООО)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">круглосуточно </t>
   </si>
   <si>
     <t>пгт. Тельманово, ул. Ленина, д. 12а</t>
   </si>
   <si>
-    <t>ежедневно: с 9:00 до 21:00</t>
+    <t xml:space="preserve"> г. Донецк, ул. Коммунистическая, д.14, к.Д</t>
+  </si>
+  <si>
+    <t>г. Донецк, пр. Ленинский, д. 69</t>
+  </si>
+  <si>
+    <t>Гормолокозавод №2</t>
+  </si>
+  <si>
+    <t>г. Донецк, ул. Апшеронская, д. 3</t>
+  </si>
+  <si>
+    <t>«Донецкий металлургический завод» (административное здание)</t>
+  </si>
+  <si>
+    <t>г. Мариуполь, ул. Куприна, д. 10</t>
   </si>
   <si>
     <t>ТЦ Морской</t>
   </si>
   <si>
-    <t>г. Мариуполь, ул. Куприна, д. 10</t>
+    <t>ежедневно   с 09:00 до 21:00</t>
+  </si>
+  <si>
+    <t>«Донецкий металлургический завод»           (цех подготовки производства)</t>
+  </si>
+  <si>
+    <t>г. Донецк, ул. Ивана Ткаченко, д. 114</t>
+  </si>
+  <si>
+    <t>г. Донецк, ул. Ивана Ткаченко, д. 122</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
@@ -736,91 +712,94 @@
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% — акцент1 2" xfId="2"/>
     <cellStyle name="20% — акцент2 2" xfId="3"/>
     <cellStyle name="20% — акцент3 2" xfId="4"/>
     <cellStyle name="20% — акцент4 2" xfId="5"/>
     <cellStyle name="20% — акцент5 2" xfId="6"/>
     <cellStyle name="20% — акцент6 2" xfId="7"/>
     <cellStyle name="40% — акцент1 2" xfId="8"/>
     <cellStyle name="40% — акцент2 2" xfId="9"/>
     <cellStyle name="40% — акцент3 2" xfId="10"/>
     <cellStyle name="40% — акцент4 2" xfId="11"/>
     <cellStyle name="40% — акцент5 2" xfId="12"/>
     <cellStyle name="40% — акцент6 2" xfId="13"/>
     <cellStyle name="60% — акцент1 2" xfId="14"/>
     <cellStyle name="60% — акцент2 2" xfId="15"/>
     <cellStyle name="60% — акцент3 2" xfId="16"/>
     <cellStyle name="60% — акцент4 2" xfId="17"/>
     <cellStyle name="60% — акцент5 2" xfId="18"/>
     <cellStyle name="60% — акцент6 2" xfId="19"/>
     <cellStyle name="Акцент1 2" xfId="20"/>
     <cellStyle name="Акцент2 2" xfId="21"/>
     <cellStyle name="Акцент3 2" xfId="22"/>
     <cellStyle name="Акцент4 2" xfId="23"/>
@@ -1112,419 +1091,444 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C32"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+    <sheetView tabSelected="1" topLeftCell="A16" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="36.44140625" style="12" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="43.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="38.140625" customWidth="1"/>
+    <col min="4" max="4" width="36.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:4" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="15"/>
+      <c r="B1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10" t="s">
+      <c r="C1" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="10" t="s">
+      <c r="D1" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:4" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="16">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="16">
+        <v>3</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="16">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="16">
+        <v>5</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="16">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="16">
+        <v>8</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16">
+        <v>9</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="16">
+        <v>10</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="16">
+        <v>11</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="16">
         <v>12</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="16">
+        <v>13</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="16">
+        <v>14</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="16">
+        <v>15</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="16">
+        <v>16</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="6" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="16">
+        <v>17</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="6" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="16">
+        <v>18</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="6" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="16">
+        <v>19</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="16">
+        <v>20</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="16">
+        <v>21</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="16">
+        <v>22</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="5" t="s">
+    </row>
+    <row r="24" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="16">
+        <v>23</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C24" s="4" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="D24" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="16">
+        <v>24</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="16">
         <v>25</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...21 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="B26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...48 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="D26" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="3" t="s">
+    </row>
+    <row r="27" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="16">
+        <v>26</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...235 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C32"/>
-[...1 lines deleted...]
-    <sortCondition ref="A31"/>
+  <autoFilter ref="B1:D27"/>
+  <sortState ref="B2:D47">
+    <sortCondition ref="B31"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ДНР</vt:lpstr>
     </vt:vector>